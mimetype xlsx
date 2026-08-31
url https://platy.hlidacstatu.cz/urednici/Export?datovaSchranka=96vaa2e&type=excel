--- v0 (2026-05-21)
+++ v1 (2026-08-31)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Data!$A$1:$R$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Ico</t>
   </si>
   <si>
     <t>NazevOrganizace</t>
   </si>
   <si>
     <t>DatovaSchranka</t>
   </si>
   <si>
@@ -205,51 +206,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
     <xf numFmtId="3" applyNumberFormat="1" fontId="0"/>
     <xf numFmtId="4" applyNumberFormat="1" fontId="0"/>
     <xf numFmtId="14" applyNumberFormat="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:R60"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.443378448486328" customWidth="1"/>
     <col min="2" max="2" width="48.50752639770508" customWidth="1"/>
     <col min="3" max="3" width="17.443378448486328" customWidth="1"/>
     <col min="4" max="4" width="17.443378448486328" customWidth="1"/>
     <col min="5" max="5" width="60.00350570678711" customWidth="1"/>
     <col min="6" max="6" width="17.443378448486328" customWidth="1"/>
     <col min="7" max="7" width="17.443378448486328" customWidth="1"/>
     <col min="8" max="8" width="17.443378448486328" customWidth="1"/>
     <col min="9" max="9" width="17.443378448486328" customWidth="1"/>
     <col min="10" max="10" width="25.366622924804688" customWidth="1"/>
     <col min="11" max="11" width="196.3955535888672" customWidth="1"/>
     <col min="12" max="12" width="17.443378448486328" customWidth="1"/>
     <col min="13" max="13" width="28.059268951416016" customWidth="1"/>
     <col min="14" max="14" width="22.542369842529297" customWidth="1"/>
     <col min="15" max="15" width="22.037569046020508" customWidth="1"/>
     <col min="16" max="16" width="86.67698669433594" customWidth="1"/>
     <col min="17" max="17" width="31.523006439208984" customWidth="1"/>
     <col min="18" max="18" width="17.443378448486328" customWidth="1"/>
   </cols>